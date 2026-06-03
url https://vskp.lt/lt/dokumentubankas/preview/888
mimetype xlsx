--- v0 (2026-02-04)
+++ v1 (2026-06-03)
@@ -1,1047 +1,2236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="tif" ContentType="image/tif"/>
+  <Default Extension="pdf" ContentType="application/pdf"/>
+  <Default Extension="mov" ContentType="application/movie"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="/docProps/core.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId5" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
-    <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
+    <workbookView xWindow="0" yWindow="40" windowWidth="15960" windowHeight="18080"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId6"/>
-[...2 lines deleted...]
-    <sheet name="M - 8b" sheetId="4" r:id="rId15"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
-  <definedNames>
-[...5 lines deleted...]
-  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+  <si>
+    <t>NACIONALINIS MOKINIŲ PASIEKIMŲ PATIKRINIMAS
+2021 m. 8 klasė, antras srautas</t>
+  </si>
+  <si>
+    <t>Vilniaus Sofijos Kovalevskajos progimnazija, apibendrinta mokyklos informacija</t>
+  </si>
+  <si>
+    <t>Mokiniai laikę testą</t>
+  </si>
+  <si>
+    <t>Mokiniai nebaigę testo</t>
+  </si>
+  <si>
+    <t>Surinktų taškų vidurkis</t>
+  </si>
+  <si>
+    <t>Surinktų taškų vidurkis
+(pilnai baigusių testą)</t>
+  </si>
+  <si>
+    <t>Maksimalus galimas taškų skaičius</t>
+  </si>
+  <si>
+    <t>Matematika</t>
+  </si>
+  <si>
+    <t>Iš viso mokykloje</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Pagal veiklos sritį</t>
+  </si>
+  <si>
+    <t>Mokyklos taškų vidurkis</t>
+  </si>
+  <si>
+    <t>Mokyklos taškų vidurkis
+(pilnai baigusių testą)</t>
+  </si>
+  <si>
+    <t>Pagal kognityvinių gebėjimų grupę</t>
+  </si>
+  <si>
+    <t>MATEMATIKA</t>
+  </si>
+  <si>
+    <t>Reiškiniai, lygtys, nelygybės,sąryšiai ir funkcijos</t>
+  </si>
+  <si>
+    <t>Žinios ir supratimas</t>
+  </si>
+  <si>
+    <t>Skaičiai ir skaičiavimai</t>
+  </si>
+  <si>
+    <t>Taikymas</t>
+  </si>
+  <si>
+    <t>Geometrija, matai ir matavimai</t>
+  </si>
+  <si>
+    <t>Aukštesnieji mąstymo gebėjimai</t>
+  </si>
+  <si>
+    <t>Stochastika</t>
+  </si>
+  <si>
+    <t>Problemų sprendimas</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="82" formatCode="General"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="84" formatCode="[$-010409]0.0;(0.0);&quot;-&quot;"/>
+    <numFmt numFmtId="0" formatCode="General"/>
+    <numFmt numFmtId="59" formatCode="0.0;(0.0);&quot;0&quot;"/>
+    <numFmt numFmtId="60" formatCode="0.0;(0.0);&quot;-&quot;"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="8">
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
     </font>
-    <font/>
     <font>
-      <b/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Segoe UI"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="15"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <sz val="14"/>
+      <color indexed="8"/>
       <name val="Segoe UI"/>
     </font>
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
+      <b val="1"/>
+      <sz val="13"/>
+      <color indexed="8"/>
       <name val="Segoe UI"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color indexed="8"/>
       <name val="Segoe UI"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <u val="none"/>
+      <b val="1"/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color indexed="8"/>
       <name val="Segoe UI"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-      <u val="none"/>
+      <b val="1"/>
+      <i val="1"/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...8 lines deleted...]
-      <color rgb="FF000000"/>
+      <color indexed="8"/>
       <name val="Segoe UI"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF5F5F5"/>
-        <bgColor rgb="FFF5F5F5"/>
+        <fgColor indexed="10"/>
+        <bgColor auto="1"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="12"/>
+        <bgColor auto="1"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFD3D3D3"/>
+        <color indexed="9"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      <left/>
       <right/>
       <top style="thin">
-        <color rgb="FFD3D3D3"/>
-[...27 lines deleted...]
-        <color rgb="FFD3D3D3"/>
+        <color indexed="9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color rgb="FFD3D3D3"/>
+        <color indexed="9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FFD3D3D3"/>
+        <color indexed="9"/>
       </right>
       <top style="thin">
-        <color rgb="FFD3D3D3"/>
+        <color indexed="9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="9"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="9"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="9"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="9"/>
+      </left>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="9"/>
+      </right>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="9"/>
+      </left>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="9"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="9"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="9"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="9"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="9"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="26">
-[...10 lines deleted...]
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
+  <cellXfs count="39">
+    <xf numFmtId="0" fontId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" applyNumberFormat="1" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="1" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="2" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="3" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="4" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="5" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="6" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="7" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="8" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="3">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="2" borderId="1">
-[...38 lines deleted...]
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="5">
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="6">
+    <xf numFmtId="0" fontId="0" borderId="12" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="59" fontId="5" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="13" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="14" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="15" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="2" borderId="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="0" borderId="17" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="60" fontId="5" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="16" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="18" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="19" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="20" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="21" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="22" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0"/>
   <colors>
     <indexedColors>
-      <rgbColor rgb="00000000"/>
-[...62 lines deleted...]
-      <rgbColor rgb="00333333"/>
+      <rgbColor rgb="ff000000"/>
+      <rgbColor rgb="ffffffff"/>
+      <rgbColor rgb="ffff0000"/>
+      <rgbColor rgb="ff00ff00"/>
+      <rgbColor rgb="ff0000ff"/>
+      <rgbColor rgb="ffffff00"/>
+      <rgbColor rgb="ffff00ff"/>
+      <rgbColor rgb="ff00ffff"/>
+      <rgbColor rgb="ff000000"/>
+      <rgbColor rgb="ffaaaaaa"/>
+      <rgbColor rgb="ffffffff"/>
+      <rgbColor rgb="ffd3d3d3"/>
+      <rgbColor rgb="fff5f5f5"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" Id="rId15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId8" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+
 </file>
 
-<file path=xl/drawings/_rels/drawing5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId11" /></Relationships>
-[...9 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1714500</xdr:colOff>
+      <xdr:colOff>1016000</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>46786</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Picture 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId8" cstate="print"/>
+        <a:blip r:embed="rId1">
+          <a:extLst/>
+        </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1727200" cy="599237"/>
+        </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-</xdr:wsDr>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="A7A7A7"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="535353"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="FF00FF"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="129999"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="104999"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="20000" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1100" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Cambria"/>
+            <a:ea typeface="Cambria"/>
+            <a:cs typeface="Cambria"/>
+            <a:sym typeface="Cambria"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="25400" cap="flat">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="20000" dir="5400000">
+            <a:srgbClr val="000000">
+              <a:alpha val="38000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91439" tIns="45719" rIns="91439" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:noAutofit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:lnDef>
+    <a:txDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1100" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Cambria"/>
+            <a:ea typeface="Cambria"/>
+            <a:cs typeface="Cambria"/>
+            <a:sym typeface="Cambria"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:txDef>
+  </a:objectDefaults>
+</a:theme>
 </file>
 
-<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-</file>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
-<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
-[...45 lines deleted...]
-<file path=xl/worksheets/_rels/sheet8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing9.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:T17"/>
   <sheetViews>
-    <sheetView workbookViewId="0" showGridLines="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0" showGridLines="0" defaultGridColor="1"/>
   </sheetViews>
+  <sheetFormatPr defaultColWidth="8" defaultRowHeight="12.75" customHeight="1" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" customWidth="1" width="0.19140625"/>
-[...19 lines deleted...]
-    <col min="21" max="21" customWidth="1" width="0.203125"/>
+    <col min="1" max="1" width="1.35156" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8" style="1" customWidth="1"/>
+    <col min="3" max="3" width="25.8516" style="1" customWidth="1"/>
+    <col min="4" max="5" width="1.35156" style="1" customWidth="1"/>
+    <col min="6" max="6" width="24.3516" style="1" customWidth="1"/>
+    <col min="7" max="7" width="3.5" style="1" customWidth="1"/>
+    <col min="8" max="8" width="15.1719" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.17188" style="1" customWidth="1"/>
+    <col min="10" max="10" width="13" style="1" customWidth="1"/>
+    <col min="11" max="11" width="13.5" style="1" customWidth="1"/>
+    <col min="12" max="12" width="5.35156" style="1" customWidth="1"/>
+    <col min="13" max="13" width="1.35156" style="1" customWidth="1"/>
+    <col min="14" max="14" width="20.1719" style="1" customWidth="1"/>
+    <col min="15" max="15" width="28.1719" style="1" customWidth="1"/>
+    <col min="16" max="16" width="4.17188" style="1" customWidth="1"/>
+    <col min="17" max="17" width="11" style="1" customWidth="1"/>
+    <col min="18" max="18" width="1.35156" style="1" customWidth="1"/>
+    <col min="19" max="19" width="20" style="1" customWidth="1"/>
+    <col min="20" max="20" width="18.8516" style="1" customWidth="1"/>
+    <col min="21" max="16384" width="8" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="43.5" customHeight="1">
-      <c s="1" t="inlineStr" r="E1">
-[...27 lines deleted...]
-      </c>
+      <c r="A1" s="2"/>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" t="s" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+      <c r="T1" s="5"/>
     </row>
-    <row r="2" ht="12.2" customHeight="1"/>
-    <row r="3" ht="8.6" customHeight="1"/>
+    <row r="2" ht="12.2" customHeight="1">
+      <c r="A2" s="6"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="8"/>
+    </row>
+    <row r="3" ht="8.6" customHeight="1">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="8"/>
+    </row>
     <row r="4" ht="22.25" customHeight="1">
-      <c s="2" t="inlineStr" r="C4">
-[...3 lines deleted...]
-      </c>
+      <c r="A4" s="6"/>
+      <c r="B4" s="7"/>
+      <c r="C4" t="s" s="9">
+        <v>1</v>
+      </c>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="10"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="8"/>
     </row>
     <row r="5" ht="34" customHeight="1">
-      <c s="3" t="inlineStr" r="C5">
-[...60 lines deleted...]
-      <c s="5" t="str" r="P5"/>
+      <c r="A5" s="6"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="14"/>
+      <c r="F5" t="s" s="15">
+        <v>2</v>
+      </c>
+      <c r="G5" t="s" s="15">
+        <v>3</v>
+      </c>
+      <c r="H5" s="13"/>
+      <c r="I5" s="14"/>
+      <c r="J5" t="s" s="15">
+        <v>4</v>
+      </c>
+      <c r="K5" s="16"/>
+      <c r="L5" t="s" s="15">
+        <v>5</v>
+      </c>
+      <c r="M5" s="13"/>
+      <c r="N5" s="14"/>
+      <c r="O5" t="s" s="15">
+        <v>6</v>
+      </c>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="17"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="8"/>
     </row>
-    <row r="6" ht="17.05" customHeight="0">
-[...7 lines deleted...]
-      <c s="8" r="F6">
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6"/>
+      <c r="B6" s="11"/>
+      <c r="C6" t="s" s="18">
+        <v>7</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="19">
         <v>87</v>
       </c>
-      <c s="8" r="G6">
+      <c r="G6" s="19">
         <v>10</v>
       </c>
-      <c s="4" t="str" r="H6"/>
-[...1 lines deleted...]
-      <c s="9" r="J6">
+      <c r="H6" s="13"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="20">
         <v>28.4367816091954</v>
       </c>
-      <c s="5" t="str" r="K6"/>
-      <c s="9" r="L6">
+      <c r="K6" s="16"/>
+      <c r="L6" s="20">
         <v>28.4545454545455</v>
       </c>
-      <c s="4" t="str" r="M6"/>
-[...1 lines deleted...]
-      <c s="8" r="O6">
+      <c r="M6" s="13"/>
+      <c r="N6" s="14"/>
+      <c r="O6" s="19">
         <v>49</v>
       </c>
-      <c s="5" t="str" r="P6"/>
+      <c r="P6" s="16"/>
+      <c r="Q6" s="17"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="8"/>
     </row>
-    <row r="7" ht="16.95" customHeight="0">
-[...7 lines deleted...]
-      <c s="11" r="F7">
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6"/>
+      <c r="B7" s="11"/>
+      <c r="C7" t="s" s="21">
+        <v>8</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="22">
         <v>87</v>
       </c>
-      <c s="12" t="inlineStr" r="G7">
-[...24 lines deleted...]
-      <c s="5" t="str" r="P7"/>
+      <c r="G7" t="s" s="23">
+        <v>9</v>
+      </c>
+      <c r="H7" s="13"/>
+      <c r="I7" s="14"/>
+      <c r="J7" t="s" s="23">
+        <v>9</v>
+      </c>
+      <c r="K7" s="16"/>
+      <c r="L7" t="s" s="23">
+        <v>9</v>
+      </c>
+      <c r="M7" s="13"/>
+      <c r="N7" s="14"/>
+      <c r="O7" t="s" s="23">
+        <v>9</v>
+      </c>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="8"/>
     </row>
-    <row r="8" ht="0.05" customHeight="1"/>
-[...52 lines deleted...]
-        </is>
+    <row r="8" ht="8" customHeight="1">
+      <c r="A8" s="6"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
+      <c r="P8" s="24"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="8"/>
+    </row>
+    <row r="9" ht="8" customHeight="1">
+      <c r="A9" s="6"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="10"/>
+      <c r="S9" s="10"/>
+      <c r="T9" s="25"/>
+    </row>
+    <row r="10" ht="27" customHeight="1">
+      <c r="A10" s="26"/>
+      <c r="B10" t="s" s="27">
+        <v>10</v>
+      </c>
+      <c r="C10" s="13"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="14"/>
+      <c r="H10" t="s" s="15">
+        <v>11</v>
+      </c>
+      <c r="I10" t="s" s="15">
+        <v>12</v>
+      </c>
+      <c r="J10" s="16"/>
+      <c r="K10" t="s" s="15">
+        <v>6</v>
+      </c>
+      <c r="L10" s="16"/>
+      <c r="M10" s="29"/>
+      <c r="N10" t="s" s="27">
+        <v>13</v>
+      </c>
+      <c r="O10" s="16"/>
+      <c r="P10" t="s" s="15">
+        <v>11</v>
+      </c>
+      <c r="Q10" s="16"/>
+      <c r="R10" t="s" s="15">
+        <v>12</v>
+      </c>
+      <c r="S10" s="16"/>
+      <c r="T10" t="s" s="15">
+        <v>6</v>
       </c>
     </row>
     <row r="11" ht="17" customHeight="1">
-      <c s="14" t="inlineStr" r="B11">
-[...24 lines deleted...]
-      <c s="5" t="str" r="T11"/>
+      <c r="A11" s="26"/>
+      <c r="B11" t="s" s="30">
+        <v>14</v>
+      </c>
+      <c r="C11" s="13"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="28"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="29"/>
+      <c r="N11" t="s" s="30">
+        <v>14</v>
+      </c>
+      <c r="O11" s="13"/>
+      <c r="P11" s="28"/>
+      <c r="Q11" s="28"/>
+      <c r="R11" s="28"/>
+      <c r="S11" s="28"/>
+      <c r="T11" s="14"/>
     </row>
-    <row r="12" ht="17" customHeight="0">
-[...10 lines deleted...]
-      <c s="9" r="H12">
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="26"/>
+      <c r="B12" t="s" s="31">
+        <v>15</v>
+      </c>
+      <c r="C12" s="13"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="20">
         <v>8.35632183908046</v>
       </c>
-      <c s="16" r="I12">
+      <c r="I12" s="32">
         <v>8.20779220779221</v>
       </c>
-      <c s="5" t="str" r="J12"/>
-      <c s="8" r="K12">
+      <c r="J12" s="16"/>
+      <c r="K12" s="19">
         <v>13</v>
       </c>
-      <c s="5" t="str" r="L12"/>
-[...6 lines deleted...]
-      <c s="9" r="P12">
+      <c r="L12" s="16"/>
+      <c r="M12" s="29"/>
+      <c r="N12" t="s" s="31">
+        <v>16</v>
+      </c>
+      <c r="O12" s="16"/>
+      <c r="P12" s="20">
         <v>10.1494252873563</v>
       </c>
-      <c s="5" t="str" r="Q12"/>
-      <c s="16" r="R12">
+      <c r="Q12" s="16"/>
+      <c r="R12" s="32">
         <v>10.0649350649351</v>
       </c>
-      <c s="5" t="str" r="S12"/>
-      <c s="8" r="T12">
+      <c r="S12" s="16"/>
+      <c r="T12" s="19">
         <v>15</v>
       </c>
     </row>
-    <row r="13" ht="17.05" customHeight="0">
-[...10 lines deleted...]
-      <c s="9" r="H13">
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="26"/>
+      <c r="B13" t="s" s="31">
+        <v>17</v>
+      </c>
+      <c r="C13" s="13"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="20">
         <v>9.8735632183908</v>
       </c>
-      <c s="16" r="I13">
-[...3 lines deleted...]
-      <c s="8" r="K13">
+      <c r="I13" s="32">
+        <v>9.766233766233769</v>
+      </c>
+      <c r="J13" s="16"/>
+      <c r="K13" s="19">
         <v>14</v>
       </c>
-      <c s="5" t="str" r="L13"/>
-[...6 lines deleted...]
-      <c s="9" r="P13">
+      <c r="L13" s="16"/>
+      <c r="M13" s="29"/>
+      <c r="N13" t="s" s="31">
+        <v>18</v>
+      </c>
+      <c r="O13" s="16"/>
+      <c r="P13" s="20">
         <v>12.264367816092</v>
       </c>
-      <c s="5" t="str" r="Q13"/>
-      <c s="16" r="R13">
+      <c r="Q13" s="16"/>
+      <c r="R13" s="32">
         <v>12.2077922077922</v>
       </c>
-      <c s="5" t="str" r="S13"/>
-      <c s="8" r="T13">
+      <c r="S13" s="16"/>
+      <c r="T13" s="19">
         <v>22</v>
       </c>
     </row>
-    <row r="14" ht="16.95" customHeight="0">
-[...10 lines deleted...]
-      <c s="9" r="H14">
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="26"/>
+      <c r="B14" t="s" s="31">
+        <v>19</v>
+      </c>
+      <c r="C14" s="13"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="20">
         <v>6.1264367816092</v>
       </c>
-      <c s="16" r="I14">
+      <c r="I14" s="32">
         <v>6.07792207792208</v>
       </c>
-      <c s="5" t="str" r="J14"/>
-      <c s="8" r="K14">
+      <c r="J14" s="16"/>
+      <c r="K14" s="19">
         <v>12</v>
       </c>
-      <c s="5" t="str" r="L14"/>
-[...6 lines deleted...]
-      <c s="9" r="P14">
+      <c r="L14" s="16"/>
+      <c r="M14" s="29"/>
+      <c r="N14" t="s" s="31">
+        <v>20</v>
+      </c>
+      <c r="O14" s="16"/>
+      <c r="P14" s="20">
         <v>6.02298850574713</v>
       </c>
-      <c s="5" t="str" r="Q14"/>
-      <c s="16" r="R14">
+      <c r="Q14" s="16"/>
+      <c r="R14" s="32">
         <v>6.18181818181818</v>
       </c>
-      <c s="5" t="str" r="S14"/>
-      <c s="8" r="T14">
+      <c r="S14" s="16"/>
+      <c r="T14" s="19">
         <v>12</v>
       </c>
     </row>
-    <row r="15" ht="0.05" customHeight="1"/>
-[...11 lines deleted...]
-      <c s="9" r="H16">
+    <row r="15" ht="8" customHeight="1">
+      <c r="A15" s="6"/>
+      <c r="B15" s="33"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="33"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="24"/>
+      <c r="O15" s="24"/>
+      <c r="P15" s="24"/>
+      <c r="Q15" s="24"/>
+      <c r="R15" s="24"/>
+      <c r="S15" s="24"/>
+      <c r="T15" s="34"/>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="26"/>
+      <c r="B16" t="s" s="31">
+        <v>21</v>
+      </c>
+      <c r="C16" s="13"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="20">
         <v>2.2183908045977</v>
       </c>
-      <c s="16" r="I16">
+      <c r="I16" s="32">
         <v>2.2987012987013</v>
       </c>
-      <c s="5" t="str" r="J16"/>
-      <c s="8" r="K16">
+      <c r="J16" s="16"/>
+      <c r="K16" s="19">
         <v>5</v>
       </c>
-      <c s="5" t="str" r="L16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="8"/>
     </row>
-    <row r="17" ht="17" customHeight="0">
-[...10 lines deleted...]
-      <c s="9" r="H17">
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="35"/>
+      <c r="B17" t="s" s="31">
+        <v>22</v>
+      </c>
+      <c r="C17" s="13"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="20">
         <v>1.86206896551724</v>
       </c>
-      <c s="16" r="I17">
+      <c r="I17" s="32">
         <v>2.1038961038961</v>
       </c>
-      <c s="5" t="str" r="J17"/>
-      <c s="8" r="K17">
+      <c r="J17" s="16"/>
+      <c r="K17" s="19">
         <v>5</v>
       </c>
-      <c s="5" t="str" r="L17"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="36"/>
+      <c r="N17" s="37"/>
+      <c r="O17" s="37"/>
+      <c r="P17" s="37"/>
+      <c r="Q17" s="37"/>
+      <c r="R17" s="37"/>
+      <c r="S17" s="37"/>
+      <c r="T17" s="38"/>
     </row>
-    <row r="18" ht="4" customHeight="1"/>
   </sheetData>
-  <mergeCells>
+  <mergeCells count="50">
     <mergeCell ref="A1:C2"/>
     <mergeCell ref="E1:R1"/>
     <mergeCell ref="C4:P4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="L7:N7"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="B10:G10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="B11:L11"/>
@@ -1049,4571 +2238,41 @@
     <mergeCell ref="B12:G12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="N12:O12"/>
     <mergeCell ref="P12:Q12"/>
     <mergeCell ref="R12:S12"/>
     <mergeCell ref="B13:G13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="P13:Q13"/>
     <mergeCell ref="R13:S13"/>
     <mergeCell ref="B14:G14"/>
     <mergeCell ref="I14:J14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="N14:O14"/>
     <mergeCell ref="P14:Q14"/>
     <mergeCell ref="R14:S14"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="I16:J16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="I17:J17"/>
     <mergeCell ref="K17:L17"/>
   </mergeCells>
-  <pageMargins left="0.393700787401575" right="0.393700787401575" top="0.393700787401575" bottom="0.657700787401575" header="0.393700787401575" footer="0.393700787401575"/>
-[...2 lines deleted...]
-    <oddFooter>&amp;L&amp;"Segoe UI,Regular"&amp;8&amp;P </oddFooter>
+  <pageMargins left="0.393701" right="0.393701" top="0.393701" bottom="0.657701" header="0.393701" footer="0.393701"/>
+  <pageSetup firstPageNumber="1" fitToHeight="1" fitToWidth="1" scale="100" useFirstPageNumber="0" orientation="landscape" pageOrder="downThenOver"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;11&amp;K000000&amp;"Segoe UI,Regular"&amp;8&amp;P </oddFooter>
   </headerFooter>
-  <drawing r:id="rId7"/>
-[...4497 lines deleted...]
-  <drawing r:id="rId16"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...31 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>