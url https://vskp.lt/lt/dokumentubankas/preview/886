--- v0 (2025-12-07)
+++ v1 (2026-06-03)
@@ -1,1608 +1,2876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="tif" ContentType="image/tif"/>
+  <Default Extension="pdf" ContentType="application/pdf"/>
+  <Default Extension="mov" ContentType="application/movie"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="/docProps/core.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId5" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
-    <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
+    <workbookView xWindow="0" yWindow="40" windowWidth="15960" windowHeight="18080"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId6"/>
-[...5 lines deleted...]
-    <sheet name="MN - 4c" sheetId="7" r:id="rId24"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
-  <definedNames>
-[...8 lines deleted...]
-  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+  <si>
+    <t>NACIONALINIS MOKINIŲ PASIEKIMŲ PATIKRINIMAS
+2021 m. 4 klasė</t>
+  </si>
+  <si>
+    <t>Vilniaus Sofijos Kovalevskajos progimnazija, apibendrinta mokyklos informacija</t>
+  </si>
+  <si>
+    <t>Mokiniai laikę testą</t>
+  </si>
+  <si>
+    <t>Mokiniai nebaigę testo</t>
+  </si>
+  <si>
+    <t>Surinktų taškų vidurkis</t>
+  </si>
+  <si>
+    <t>Surinktų taškų vidurkis
+(pilnai baigusių testą)</t>
+  </si>
+  <si>
+    <t>Maksimalus galimas taškų skaičius</t>
+  </si>
+  <si>
+    <t>Matematika</t>
+  </si>
+  <si>
+    <t>Skaitymas</t>
+  </si>
+  <si>
+    <t>Iš viso mokykloje</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Pagal veiklos sritį</t>
+  </si>
+  <si>
+    <t>Mokyklos taškų vidurkis</t>
+  </si>
+  <si>
+    <t>Mokyklos taškų vidurkis
+(pilnai baigusių testą)</t>
+  </si>
+  <si>
+    <t>Pagal kognityvinių gebėjimų grupę</t>
+  </si>
+  <si>
+    <t>MATEMATIKA</t>
+  </si>
+  <si>
+    <t>Komunikavimas ir problemų sprendimo strategijos</t>
+  </si>
+  <si>
+    <t>Žinios ir supratimas</t>
+  </si>
+  <si>
+    <t>Skaičiai ir skaičiavimai</t>
+  </si>
+  <si>
+    <t>Taikymas</t>
+  </si>
+  <si>
+    <t>Reiškiniai, lygtys, nelygybės</t>
+  </si>
+  <si>
+    <t>Aukštesnieji mąstymo gebėjimai</t>
+  </si>
+  <si>
+    <t>Geometrija, matai ir matavimai</t>
+  </si>
+  <si>
+    <t>SKAITYMAS</t>
+  </si>
+  <si>
+    <t>Statistika</t>
+  </si>
+  <si>
+    <t>Pagal teksto suvokimo aspektus</t>
+  </si>
+  <si>
+    <t>Pagal skaitymo pasiekimų sritis</t>
+  </si>
+  <si>
+    <t>Teksto esmė</t>
+  </si>
+  <si>
+    <t>Tiesioginės informacijos radimas</t>
+  </si>
+  <si>
+    <t>Teksto visuma ir detalės</t>
+  </si>
+  <si>
+    <t>Tiesioginių išvadų darymas</t>
+  </si>
+  <si>
+    <t>Veikėjai / objektai</t>
+  </si>
+  <si>
+    <t>Interpretavimas</t>
+  </si>
+  <si>
+    <t>Nuomonės / požiūriai</t>
+  </si>
+  <si>
+    <t>Vertinimas</t>
+  </si>
+  <si>
+    <t>Kalbinė raiška</t>
+  </si>
+  <si>
+    <t>Teksto pobūdis</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="82" formatCode="General"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="84" formatCode="[$-010409]0.0;(0.0);&quot;-&quot;"/>
+    <numFmt numFmtId="0" formatCode="General"/>
+    <numFmt numFmtId="59" formatCode="0.0;(0.0);&quot;0&quot;"/>
+    <numFmt numFmtId="60" formatCode="0.0;(0.0);&quot;-&quot;"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="8">
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
     </font>
-    <font/>
     <font>
-      <b/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Segoe UI"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="15"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <sz val="14"/>
+      <color indexed="8"/>
       <name val="Segoe UI"/>
     </font>
     <font>
-      <b val="0"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
+      <b val="1"/>
+      <sz val="13"/>
+      <color indexed="8"/>
       <name val="Segoe UI"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color indexed="8"/>
       <name val="Segoe UI"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <u val="none"/>
+      <b val="1"/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color indexed="8"/>
       <name val="Segoe UI"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-      <u val="none"/>
+      <b val="1"/>
+      <i val="1"/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...8 lines deleted...]
-      <color rgb="FF000000"/>
+      <color indexed="8"/>
       <name val="Segoe UI"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF5F5F5"/>
-        <bgColor rgb="FFF5F5F5"/>
+        <fgColor indexed="10"/>
+        <bgColor auto="1"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="12"/>
+        <bgColor auto="1"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFD3D3D3"/>
+        <color indexed="9"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      <left/>
       <right/>
       <top style="thin">
-        <color rgb="FFD3D3D3"/>
-[...27 lines deleted...]
-        <color rgb="FFD3D3D3"/>
+        <color indexed="9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color rgb="FFD3D3D3"/>
+        <color indexed="9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FFD3D3D3"/>
+        <color indexed="9"/>
       </right>
       <top style="thin">
-        <color rgb="FFD3D3D3"/>
+        <color indexed="9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="9"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="9"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="9"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="9"/>
+      </left>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="9"/>
+      </right>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="9"/>
+      </right>
+      <top style="thin">
+        <color indexed="11"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="9"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="9"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="9"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="9"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="9"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="9"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="9"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="9"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="26">
-[...10 lines deleted...]
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
+  <cellXfs count="44">
+    <xf numFmtId="0" fontId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" applyNumberFormat="1" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="1" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="2" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="3" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="4" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="5" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="6" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="7" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="8" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="3">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="2" borderId="1">
-[...38 lines deleted...]
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="5">
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="6">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="2" borderId="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="0" borderId="13" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="59" fontId="5" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="14" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="15" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="16" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="60" fontId="5" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="12" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="17" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="18" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="19" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="20" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="21" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="22" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="23" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="24" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="25" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="26" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" borderId="27" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="0">
+      <alignment vertical="bottom"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0"/>
   <colors>
     <indexedColors>
-      <rgbColor rgb="00000000"/>
-[...62 lines deleted...]
-      <rgbColor rgb="00333333"/>
+      <rgbColor rgb="ff000000"/>
+      <rgbColor rgb="ffffffff"/>
+      <rgbColor rgb="ffff0000"/>
+      <rgbColor rgb="ff00ff00"/>
+      <rgbColor rgb="ff0000ff"/>
+      <rgbColor rgb="ffffff00"/>
+      <rgbColor rgb="ffff00ff"/>
+      <rgbColor rgb="ff00ffff"/>
+      <rgbColor rgb="ff000000"/>
+      <rgbColor rgb="ffaaaaaa"/>
+      <rgbColor rgb="ffffffff"/>
+      <rgbColor rgb="ffd3d3d3"/>
+      <rgbColor rgb="fff5f5f5"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml" Id="rId24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+
 </file>
 
-<file path=xl/drawings/_rels/drawing11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId20" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+
 </file>
 
-<file path=xl/drawings/_rels/drawing13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId23" /></Relationships>
-[...129 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1714500</xdr:colOff>
+      <xdr:colOff>1016000</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>46786</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Picture 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId8" cstate="print"/>
+        <a:blip r:embed="rId1">
+          <a:extLst/>
+        </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1727200" cy="599237"/>
+        </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-</xdr:wsDr>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="A7A7A7"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="535353"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="FF00FF"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="129999"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="104999"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="20000" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1100" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Cambria"/>
+            <a:ea typeface="Cambria"/>
+            <a:cs typeface="Cambria"/>
+            <a:sym typeface="Cambria"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="25400" cap="flat">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="20000" dir="5400000">
+            <a:srgbClr val="000000">
+              <a:alpha val="38000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91439" tIns="45719" rIns="91439" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:noAutofit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:lnDef>
+    <a:txDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1100" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Cambria"/>
+            <a:ea typeface="Cambria"/>
+            <a:cs typeface="Cambria"/>
+            <a:sym typeface="Cambria"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:txDef>
+  </a:objectDefaults>
+</a:theme>
 </file>
 
-<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-</file>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
-<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
-[...54 lines deleted...]
-<file path=xl/worksheets/_rels/sheet8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing9.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:X29"/>
   <sheetViews>
-    <sheetView workbookViewId="0" showGridLines="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0" showGridLines="0" defaultGridColor="1"/>
   </sheetViews>
+  <sheetFormatPr defaultColWidth="8" defaultRowHeight="12.75" customHeight="1" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" customWidth="1" width="0.19140625"/>
-[...23 lines deleted...]
-    <col min="25" max="25" customWidth="1" width="0.203125"/>
+    <col min="1" max="1" width="1.35156" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8" style="1" customWidth="1"/>
+    <col min="3" max="3" width="25.8516" style="1" customWidth="1"/>
+    <col min="4" max="5" width="1.35156" style="1" customWidth="1"/>
+    <col min="6" max="6" width="24.3516" style="1" customWidth="1"/>
+    <col min="7" max="7" width="3.5" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8" style="1" customWidth="1"/>
+    <col min="9" max="9" width="15.1719" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.17188" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.5" style="1" customWidth="1"/>
+    <col min="15" max="15" width="5.35156" style="1" customWidth="1"/>
+    <col min="16" max="16" width="8" style="1" customWidth="1"/>
+    <col min="17" max="17" width="1.35156" style="1" customWidth="1"/>
+    <col min="18" max="18" width="20.1719" style="1" customWidth="1"/>
+    <col min="19" max="19" width="28.1719" style="1" customWidth="1"/>
+    <col min="20" max="20" width="4.17188" style="1" customWidth="1"/>
+    <col min="21" max="21" width="11" style="1" customWidth="1"/>
+    <col min="22" max="22" width="1.35156" style="1" customWidth="1"/>
+    <col min="23" max="23" width="20" style="1" customWidth="1"/>
+    <col min="24" max="24" width="18.8516" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="8" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="43.5" customHeight="1">
-      <c s="1" t="inlineStr" r="E1">
-[...27 lines deleted...]
-      </c>
+      <c r="A1" s="2"/>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" t="s" s="4">
+        <v>0</v>
+      </c>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+      <c r="T1" s="3"/>
+      <c r="U1" s="3"/>
+      <c r="V1" s="3"/>
+      <c r="W1" s="3"/>
+      <c r="X1" s="5"/>
     </row>
-    <row r="2" ht="12.2" customHeight="1"/>
-    <row r="3" ht="8.6" customHeight="1"/>
+    <row r="2" ht="12.2" customHeight="1">
+      <c r="A2" s="6"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="8"/>
+    </row>
+    <row r="3" ht="8.6" customHeight="1">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="8"/>
+    </row>
     <row r="4" ht="22.25" customHeight="1">
-      <c s="2" t="inlineStr" r="C4">
-[...3 lines deleted...]
-      </c>
+      <c r="A4" s="6"/>
+      <c r="B4" s="7"/>
+      <c r="C4" t="s" s="9">
+        <v>1</v>
+      </c>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="10"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="10"/>
+      <c r="R4" s="10"/>
+      <c r="S4" s="10"/>
+      <c r="T4" s="10"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="8"/>
     </row>
     <row r="5" ht="34" customHeight="1">
-      <c s="3" t="inlineStr" r="C5">
-[...64 lines deleted...]
-      <c s="5" t="str" r="T5"/>
+      <c r="A5" s="6"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="14"/>
+      <c r="F5" t="s" s="15">
+        <v>2</v>
+      </c>
+      <c r="G5" t="s" s="15">
+        <v>3</v>
+      </c>
+      <c r="H5" s="13"/>
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="14"/>
+      <c r="L5" t="s" s="15">
+        <v>4</v>
+      </c>
+      <c r="M5" s="13"/>
+      <c r="N5" s="14"/>
+      <c r="O5" t="s" s="15">
+        <v>5</v>
+      </c>
+      <c r="P5" s="13"/>
+      <c r="Q5" s="16"/>
+      <c r="R5" s="14"/>
+      <c r="S5" t="s" s="15">
+        <v>6</v>
+      </c>
+      <c r="T5" s="17"/>
+      <c r="U5" s="18"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="8"/>
     </row>
-    <row r="6" ht="17.05" customHeight="0">
-[...7 lines deleted...]
-      <c s="8" r="F6">
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6"/>
+      <c r="B6" s="11"/>
+      <c r="C6" t="s" s="19">
+        <v>7</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="20">
         <v>75</v>
       </c>
-      <c s="8" r="G6">
+      <c r="G6" s="20">
         <v>10</v>
       </c>
-      <c s="4" t="str" r="H6"/>
-[...3 lines deleted...]
-      <c s="9" r="L6">
+      <c r="H6" s="13"/>
+      <c r="I6" s="16"/>
+      <c r="J6" s="16"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="21">
         <v>26.1066666666667</v>
       </c>
-      <c s="4" t="str" r="M6"/>
-[...1 lines deleted...]
-      <c s="9" r="O6">
+      <c r="M6" s="13"/>
+      <c r="N6" s="14"/>
+      <c r="O6" s="21">
         <v>27.2923076923077</v>
       </c>
-      <c s="4" t="str" r="P6"/>
-[...2 lines deleted...]
-      <c s="8" r="S6">
+      <c r="P6" s="13"/>
+      <c r="Q6" s="16"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="20">
         <v>40</v>
       </c>
-      <c s="5" t="str" r="T6"/>
+      <c r="T6" s="17"/>
+      <c r="U6" s="18"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="8"/>
     </row>
-    <row r="7" ht="17" customHeight="0">
-[...7 lines deleted...]
-      <c s="8" r="F7">
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6"/>
+      <c r="B7" s="11"/>
+      <c r="C7" t="s" s="19">
+        <v>8</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="20">
         <v>75</v>
       </c>
-      <c s="8" r="G7">
+      <c r="G7" s="20">
         <v>5</v>
       </c>
-      <c s="4" t="str" r="H7"/>
-[...3 lines deleted...]
-      <c s="9" r="L7">
+      <c r="H7" s="13"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="14"/>
+      <c r="L7" s="21">
         <v>22.2133333333333</v>
       </c>
-      <c s="4" t="str" r="M7"/>
-[...1 lines deleted...]
-      <c s="9" r="O7">
+      <c r="M7" s="13"/>
+      <c r="N7" s="14"/>
+      <c r="O7" s="21">
         <v>22.7285714285714</v>
       </c>
-      <c s="4" t="str" r="P7"/>
-[...2 lines deleted...]
-      <c s="8" r="S7">
+      <c r="P7" s="13"/>
+      <c r="Q7" s="16"/>
+      <c r="R7" s="14"/>
+      <c r="S7" s="20">
         <v>31</v>
       </c>
-      <c s="5" t="str" r="T7"/>
+      <c r="T7" s="17"/>
+      <c r="U7" s="18"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="8"/>
     </row>
-    <row r="8" ht="16.95" customHeight="0">
-[...7 lines deleted...]
-      <c s="11" r="F8">
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6"/>
+      <c r="B8" s="11"/>
+      <c r="C8" t="s" s="22">
+        <v>9</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="23">
         <v>75</v>
       </c>
-      <c s="12" t="inlineStr" r="G8">
-[...28 lines deleted...]
-      <c s="5" t="str" r="T8"/>
+      <c r="G8" t="s" s="24">
+        <v>10</v>
+      </c>
+      <c r="H8" s="13"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="14"/>
+      <c r="L8" t="s" s="24">
+        <v>10</v>
+      </c>
+      <c r="M8" s="13"/>
+      <c r="N8" s="14"/>
+      <c r="O8" t="s" s="24">
+        <v>10</v>
+      </c>
+      <c r="P8" s="13"/>
+      <c r="Q8" s="16"/>
+      <c r="R8" s="14"/>
+      <c r="S8" t="s" s="24">
+        <v>10</v>
+      </c>
+      <c r="T8" s="17"/>
+      <c r="U8" s="18"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="8"/>
     </row>
-    <row r="9" ht="0.05" customHeight="1"/>
-[...55 lines deleted...]
-        </is>
+    <row r="9" ht="8" customHeight="1">
+      <c r="A9" s="6"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="25"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
+      <c r="N9" s="25"/>
+      <c r="O9" s="25"/>
+      <c r="P9" s="25"/>
+      <c r="Q9" s="25"/>
+      <c r="R9" s="25"/>
+      <c r="S9" s="25"/>
+      <c r="T9" s="25"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="8"/>
+    </row>
+    <row r="10" ht="8" customHeight="1">
+      <c r="A10" s="6"/>
+      <c r="B10" s="10"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="10"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="10"/>
+      <c r="S10" s="10"/>
+      <c r="T10" s="10"/>
+      <c r="U10" s="10"/>
+      <c r="V10" s="10"/>
+      <c r="W10" s="10"/>
+      <c r="X10" s="26"/>
+    </row>
+    <row r="11" ht="27" customHeight="1">
+      <c r="A11" s="27"/>
+      <c r="B11" t="s" s="28">
+        <v>11</v>
+      </c>
+      <c r="C11" s="13"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="14"/>
+      <c r="H11" t="s" s="15">
+        <v>12</v>
+      </c>
+      <c r="I11" s="17"/>
+      <c r="J11" t="s" s="15">
+        <v>13</v>
+      </c>
+      <c r="K11" s="13"/>
+      <c r="L11" s="14"/>
+      <c r="M11" t="s" s="15">
+        <v>6</v>
+      </c>
+      <c r="N11" s="13"/>
+      <c r="O11" s="14"/>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="11"/>
+      <c r="R11" t="s" s="28">
+        <v>14</v>
+      </c>
+      <c r="S11" s="17"/>
+      <c r="T11" t="s" s="15">
+        <v>12</v>
+      </c>
+      <c r="U11" s="17"/>
+      <c r="V11" t="s" s="15">
+        <v>13</v>
+      </c>
+      <c r="W11" s="17"/>
+      <c r="X11" t="s" s="15">
+        <v>6</v>
       </c>
     </row>
     <row r="12" ht="17" customHeight="1">
-      <c s="14" t="inlineStr" r="B12">
-[...27 lines deleted...]
-      <c s="5" t="str" r="X12"/>
+      <c r="A12" s="27"/>
+      <c r="B12" t="s" s="29">
+        <v>15</v>
+      </c>
+      <c r="C12" s="13"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
+      <c r="N12" s="16"/>
+      <c r="O12" s="14"/>
+      <c r="P12" s="18"/>
+      <c r="Q12" s="11"/>
+      <c r="R12" t="s" s="29">
+        <v>15</v>
+      </c>
+      <c r="S12" s="13"/>
+      <c r="T12" s="16"/>
+      <c r="U12" s="16"/>
+      <c r="V12" s="16"/>
+      <c r="W12" s="16"/>
+      <c r="X12" s="14"/>
     </row>
-    <row r="13" ht="17" customHeight="0">
-[...10 lines deleted...]
-      <c s="9" r="H13">
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="27"/>
+      <c r="B13" t="s" s="30">
+        <v>16</v>
+      </c>
+      <c r="C13" s="13"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="21">
         <v>3.06666666666667</v>
       </c>
-      <c s="5" t="str" r="I13"/>
-      <c s="16" r="J13">
+      <c r="I13" s="17"/>
+      <c r="J13" s="31">
         <v>3.07692307692308</v>
       </c>
-      <c s="4" t="str" r="K13"/>
-[...1 lines deleted...]
-      <c s="8" r="M13">
+      <c r="K13" s="13"/>
+      <c r="L13" s="14"/>
+      <c r="M13" s="20">
         <v>6</v>
       </c>
-      <c s="4" t="str" r="N13"/>
-[...11 lines deleted...]
-      <c s="16" r="V13">
+      <c r="N13" s="13"/>
+      <c r="O13" s="14"/>
+      <c r="P13" s="18"/>
+      <c r="Q13" s="11"/>
+      <c r="R13" t="s" s="30">
+        <v>17</v>
+      </c>
+      <c r="S13" s="17"/>
+      <c r="T13" s="21">
+        <v>9.119999999999999</v>
+      </c>
+      <c r="U13" s="17"/>
+      <c r="V13" s="31">
         <v>9.63076923076923</v>
       </c>
-      <c s="5" t="str" r="W13"/>
-      <c s="8" r="X13">
+      <c r="W13" s="17"/>
+      <c r="X13" s="20">
         <v>13</v>
       </c>
     </row>
-    <row r="14" ht="17.05" customHeight="0">
-[...10 lines deleted...]
-      <c s="9" r="H14">
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="27"/>
+      <c r="B14" t="s" s="30">
+        <v>18</v>
+      </c>
+      <c r="C14" s="13"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="21">
         <v>10.1066666666667</v>
       </c>
-      <c s="5" t="str" r="I14"/>
-      <c s="16" r="J14">
+      <c r="I14" s="17"/>
+      <c r="J14" s="31">
         <v>10.7692307692308</v>
       </c>
-      <c s="4" t="str" r="K14"/>
-[...1 lines deleted...]
-      <c s="8" r="M14">
+      <c r="K14" s="13"/>
+      <c r="L14" s="14"/>
+      <c r="M14" s="20">
         <v>15</v>
       </c>
-      <c s="4" t="str" r="N14"/>
-[...7 lines deleted...]
-      <c s="9" r="T14">
+      <c r="N14" s="13"/>
+      <c r="O14" s="14"/>
+      <c r="P14" s="18"/>
+      <c r="Q14" s="11"/>
+      <c r="R14" t="s" s="30">
+        <v>19</v>
+      </c>
+      <c r="S14" s="17"/>
+      <c r="T14" s="21">
         <v>12.88</v>
       </c>
-      <c s="5" t="str" r="U14"/>
-      <c s="16" r="V14">
+      <c r="U14" s="17"/>
+      <c r="V14" s="31">
         <v>13.3538461538462</v>
       </c>
-      <c s="5" t="str" r="W14"/>
-      <c s="8" r="X14">
+      <c r="W14" s="17"/>
+      <c r="X14" s="20">
         <v>19</v>
       </c>
     </row>
-    <row r="15" ht="17" customHeight="0">
-[...10 lines deleted...]
-      <c s="9" r="H15">
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="27"/>
+      <c r="B15" t="s" s="30">
+        <v>20</v>
+      </c>
+      <c r="C15" s="13"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="21">
         <v>4.08</v>
       </c>
-      <c s="5" t="str" r="I15"/>
-      <c s="16" r="J15">
+      <c r="I15" s="17"/>
+      <c r="J15" s="31">
         <v>4.15384615384615</v>
       </c>
-      <c s="4" t="str" r="K15"/>
-[...1 lines deleted...]
-      <c s="8" r="M15">
+      <c r="K15" s="13"/>
+      <c r="L15" s="14"/>
+      <c r="M15" s="20">
         <v>5</v>
       </c>
-      <c s="4" t="str" r="N15"/>
-[...7 lines deleted...]
-      <c s="9" r="T15">
+      <c r="N15" s="13"/>
+      <c r="O15" s="14"/>
+      <c r="P15" s="18"/>
+      <c r="Q15" s="11"/>
+      <c r="R15" t="s" s="30">
+        <v>21</v>
+      </c>
+      <c r="S15" s="17"/>
+      <c r="T15" s="21">
         <v>4.10666666666667</v>
       </c>
-      <c s="5" t="str" r="U15"/>
-      <c s="16" r="V15">
+      <c r="U15" s="17"/>
+      <c r="V15" s="31">
         <v>4.30769230769231</v>
       </c>
-      <c s="5" t="str" r="W15"/>
-      <c s="8" r="X15">
+      <c r="W15" s="17"/>
+      <c r="X15" s="20">
         <v>8</v>
       </c>
     </row>
     <row r="16" ht="17" customHeight="1">
-      <c s="15" t="inlineStr" r="B16">
-[...9 lines deleted...]
-      <c s="9" r="H16">
+      <c r="A16" s="27"/>
+      <c r="B16" t="s" s="30">
+        <v>22</v>
+      </c>
+      <c r="C16" s="13"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="21">
         <v>7.24</v>
       </c>
-      <c s="5" t="str" r="I16"/>
-      <c s="16" r="J16">
+      <c r="I16" s="17"/>
+      <c r="J16" s="31">
         <v>7.70769230769231</v>
       </c>
-      <c s="4" t="str" r="K16"/>
-[...1 lines deleted...]
-      <c s="8" r="M16">
+      <c r="K16" s="13"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="20">
         <v>12</v>
       </c>
-      <c s="4" t="str" r="N16"/>
-[...11 lines deleted...]
-      <c s="5" t="str" r="X16"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="14"/>
+      <c r="P16" s="18"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" t="s" s="29">
+        <v>23</v>
+      </c>
+      <c r="S16" s="13"/>
+      <c r="T16" s="16"/>
+      <c r="U16" s="16"/>
+      <c r="V16" s="16"/>
+      <c r="W16" s="16"/>
+      <c r="X16" s="14"/>
     </row>
-    <row r="17" ht="17" customHeight="0">
-[...10 lines deleted...]
-      <c s="9" r="H17">
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="27"/>
+      <c r="B17" t="s" s="30">
+        <v>24</v>
+      </c>
+      <c r="C17" s="13"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="21">
         <v>1.61333333333333</v>
       </c>
-      <c s="5" t="str" r="I17"/>
-      <c s="16" r="J17">
+      <c r="I17" s="17"/>
+      <c r="J17" s="31">
         <v>1.58461538461538</v>
       </c>
-      <c s="4" t="str" r="K17"/>
-[...1 lines deleted...]
-      <c s="8" r="M17">
+      <c r="K17" s="13"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="20">
         <v>2</v>
       </c>
-      <c s="4" t="str" r="N17"/>
-[...7 lines deleted...]
-      <c s="9" r="T17">
+      <c r="N17" s="13"/>
+      <c r="O17" s="14"/>
+      <c r="P17" s="18"/>
+      <c r="Q17" s="11"/>
+      <c r="R17" t="s" s="30">
+        <v>17</v>
+      </c>
+      <c r="S17" s="17"/>
+      <c r="T17" s="21">
         <v>7.89333333333333</v>
       </c>
-      <c s="5" t="str" r="U17"/>
-[...4 lines deleted...]
-      <c s="8" r="X17">
+      <c r="U17" s="17"/>
+      <c r="V17" s="31">
+        <v>8.042857142857139</v>
+      </c>
+      <c r="W17" s="17"/>
+      <c r="X17" s="20">
         <v>10</v>
       </c>
     </row>
-    <row r="18" ht="17" customHeight="0">
-[...6 lines deleted...]
-      <c s="9" r="T18">
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="6"/>
+      <c r="B18" s="25"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="25"/>
+      <c r="M18" s="25"/>
+      <c r="N18" s="25"/>
+      <c r="O18" s="25"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="11"/>
+      <c r="R18" t="s" s="30">
+        <v>19</v>
+      </c>
+      <c r="S18" s="17"/>
+      <c r="T18" s="21">
         <v>8.58666666666667</v>
       </c>
-      <c s="5" t="str" r="U18"/>
-      <c s="16" r="V18">
+      <c r="U18" s="17"/>
+      <c r="V18" s="31">
         <v>8.75714285714286</v>
       </c>
-      <c s="5" t="str" r="W18"/>
-      <c s="8" r="X18">
+      <c r="W18" s="17"/>
+      <c r="X18" s="20">
         <v>13</v>
       </c>
     </row>
-    <row r="19" ht="17" customHeight="0">
-[...6 lines deleted...]
-      <c s="9" r="T19">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="11"/>
+      <c r="R19" t="s" s="30">
+        <v>21</v>
+      </c>
+      <c r="S19" s="17"/>
+      <c r="T19" s="21">
         <v>5.73333333333333</v>
       </c>
-      <c s="5" t="str" r="U19"/>
-      <c s="16" r="V19">
+      <c r="U19" s="17"/>
+      <c r="V19" s="31">
         <v>5.92857142857143</v>
       </c>
-      <c s="5" t="str" r="W19"/>
-      <c s="8" r="X19">
+      <c r="W19" s="17"/>
+      <c r="X19" s="20">
         <v>8</v>
       </c>
     </row>
-    <row r="20" ht="4" customHeight="1"/>
-[...50 lines deleted...]
-        </is>
+    <row r="20" ht="8" customHeight="1">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="10"/>
+      <c r="L20" s="10"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="10"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="32"/>
+      <c r="S20" s="32"/>
+      <c r="T20" s="32"/>
+      <c r="U20" s="32"/>
+      <c r="V20" s="32"/>
+      <c r="W20" s="32"/>
+      <c r="X20" s="33"/>
+    </row>
+    <row r="21" ht="27" customHeight="1">
+      <c r="A21" s="6"/>
+      <c r="B21" s="11"/>
+      <c r="C21" t="s" s="28">
+        <v>25</v>
+      </c>
+      <c r="D21" s="13"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="34"/>
+      <c r="I21" t="s" s="15">
+        <v>12</v>
+      </c>
+      <c r="J21" s="34"/>
+      <c r="K21" t="s" s="15">
+        <v>13</v>
+      </c>
+      <c r="L21" s="17"/>
+      <c r="M21" s="34"/>
+      <c r="N21" t="s" s="15">
+        <v>6</v>
+      </c>
+      <c r="O21" s="17"/>
+      <c r="P21" s="18"/>
+      <c r="Q21" s="11"/>
+      <c r="R21" t="s" s="28">
+        <v>26</v>
+      </c>
+      <c r="S21" s="17"/>
+      <c r="T21" t="s" s="15">
+        <v>12</v>
+      </c>
+      <c r="U21" s="17"/>
+      <c r="V21" t="s" s="15">
+        <v>13</v>
+      </c>
+      <c r="W21" s="17"/>
+      <c r="X21" t="s" s="15">
+        <v>6</v>
       </c>
     </row>
     <row r="22" ht="17" customHeight="1">
-      <c s="14" t="inlineStr" r="C22">
-[...26 lines deleted...]
-      <c s="5" t="str" r="X22"/>
+      <c r="A22" s="6"/>
+      <c r="B22" s="11"/>
+      <c r="C22" t="s" s="29">
+        <v>23</v>
+      </c>
+      <c r="D22" s="13"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="16"/>
+      <c r="N22" s="16"/>
+      <c r="O22" s="14"/>
+      <c r="P22" s="18"/>
+      <c r="Q22" s="11"/>
+      <c r="R22" t="s" s="29">
+        <v>23</v>
+      </c>
+      <c r="S22" s="13"/>
+      <c r="T22" s="16"/>
+      <c r="U22" s="16"/>
+      <c r="V22" s="16"/>
+      <c r="W22" s="16"/>
+      <c r="X22" s="14"/>
     </row>
-    <row r="23" ht="17" customHeight="0">
-[...9 lines deleted...]
-      <c s="9" r="I23">
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="6"/>
+      <c r="B23" s="11"/>
+      <c r="C23" t="s" s="30">
+        <v>27</v>
+      </c>
+      <c r="D23" s="13"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="14"/>
+      <c r="H23" s="35"/>
+      <c r="I23" s="21">
         <v>2.89333333333333</v>
       </c>
-      <c s="16" r="K23">
+      <c r="J23" s="35"/>
+      <c r="K23" s="31">
         <v>3.01428571428571</v>
       </c>
-      <c s="5" t="str" r="L23"/>
-      <c s="8" r="N23">
+      <c r="L23" s="17"/>
+      <c r="M23" s="35"/>
+      <c r="N23" s="20">
         <v>4</v>
       </c>
-      <c s="5" t="str" r="O23"/>
-[...10 lines deleted...]
-      <c s="16" r="V23">
+      <c r="O23" s="17"/>
+      <c r="P23" s="18"/>
+      <c r="Q23" s="11"/>
+      <c r="R23" t="s" s="30">
+        <v>28</v>
+      </c>
+      <c r="S23" s="17"/>
+      <c r="T23" s="21">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="U23" s="17"/>
+      <c r="V23" s="31">
         <v>8.24285714285714</v>
       </c>
-      <c s="5" t="str" r="W23"/>
-      <c s="8" r="X23">
+      <c r="W23" s="17"/>
+      <c r="X23" s="20">
         <v>10</v>
       </c>
     </row>
-    <row r="24" ht="17.05" customHeight="0">
-[...12 lines deleted...]
-      <c s="16" r="K24">
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="6"/>
+      <c r="B24" s="11"/>
+      <c r="C24" t="s" s="30">
+        <v>29</v>
+      </c>
+      <c r="D24" s="13"/>
+      <c r="E24" s="16"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="21">
+        <v>9.493333333333331</v>
+      </c>
+      <c r="J24" s="36"/>
+      <c r="K24" s="31">
         <v>9.65714285714286</v>
       </c>
-      <c s="5" t="str" r="L24"/>
-      <c s="8" r="N24">
+      <c r="L24" s="17"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="20">
         <v>14</v>
       </c>
-      <c s="5" t="str" r="O24"/>
-[...6 lines deleted...]
-      <c s="9" r="T24">
+      <c r="O24" s="17"/>
+      <c r="P24" s="18"/>
+      <c r="Q24" s="11"/>
+      <c r="R24" t="s" s="30">
+        <v>30</v>
+      </c>
+      <c r="S24" s="17"/>
+      <c r="T24" s="21">
         <v>3.74666666666667</v>
       </c>
-      <c s="5" t="str" r="U24"/>
-      <c s="16" r="V24">
+      <c r="U24" s="17"/>
+      <c r="V24" s="31">
         <v>3.85714285714286</v>
       </c>
-      <c s="5" t="str" r="W24"/>
-      <c s="8" r="X24">
+      <c r="W24" s="17"/>
+      <c r="X24" s="20">
         <v>7</v>
       </c>
     </row>
-    <row r="25" ht="17" customHeight="0">
-[...9 lines deleted...]
-      <c s="9" r="I25">
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="6"/>
+      <c r="B25" s="11"/>
+      <c r="C25" t="s" s="30">
+        <v>31</v>
+      </c>
+      <c r="D25" s="13"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="36"/>
+      <c r="I25" s="21">
         <v>4.66666666666667</v>
       </c>
-      <c s="16" r="K25">
+      <c r="J25" s="36"/>
+      <c r="K25" s="31">
         <v>4.72857142857143</v>
       </c>
-      <c s="5" t="str" r="L25"/>
-      <c s="8" r="N25">
+      <c r="L25" s="17"/>
+      <c r="M25" s="36"/>
+      <c r="N25" s="20">
         <v>6</v>
       </c>
-      <c s="5" t="str" r="O25"/>
-[...6 lines deleted...]
-      <c s="9" r="T25">
+      <c r="O25" s="17"/>
+      <c r="P25" s="18"/>
+      <c r="Q25" s="11"/>
+      <c r="R25" t="s" s="30">
+        <v>32</v>
+      </c>
+      <c r="S25" s="17"/>
+      <c r="T25" s="21">
         <v>5.08</v>
       </c>
-      <c s="5" t="str" r="U25"/>
-      <c s="16" r="V25">
+      <c r="U25" s="17"/>
+      <c r="V25" s="31">
         <v>5.18571428571429</v>
       </c>
-      <c s="5" t="str" r="W25"/>
-      <c s="8" r="X25">
+      <c r="W25" s="17"/>
+      <c r="X25" s="20">
         <v>7</v>
       </c>
     </row>
-    <row r="26" ht="16.95" customHeight="0">
-[...9 lines deleted...]
-      <c s="9" r="I26">
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="6"/>
+      <c r="B26" s="11"/>
+      <c r="C26" t="s" s="30">
+        <v>33</v>
+      </c>
+      <c r="D26" s="13"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="21">
         <v>1.94666666666667</v>
       </c>
-      <c s="16" r="K26">
+      <c r="J26" s="36"/>
+      <c r="K26" s="31">
         <v>2.01428571428571</v>
       </c>
-      <c s="5" t="str" r="L26"/>
-      <c s="8" r="N26">
+      <c r="L26" s="17"/>
+      <c r="M26" s="36"/>
+      <c r="N26" s="20">
         <v>3</v>
       </c>
-      <c s="5" t="str" r="O26"/>
-[...6 lines deleted...]
-      <c s="9" r="T26">
+      <c r="O26" s="17"/>
+      <c r="P26" s="18"/>
+      <c r="Q26" s="11"/>
+      <c r="R26" t="s" s="30">
+        <v>34</v>
+      </c>
+      <c r="S26" s="17"/>
+      <c r="T26" s="21">
         <v>5.26666666666667</v>
       </c>
-      <c s="5" t="str" r="U26"/>
-      <c s="16" r="V26">
+      <c r="U26" s="17"/>
+      <c r="V26" s="31">
         <v>5.44285714285714</v>
       </c>
-      <c s="5" t="str" r="W26"/>
-      <c s="8" r="X26">
+      <c r="W26" s="17"/>
+      <c r="X26" s="20">
         <v>7</v>
       </c>
     </row>
-    <row r="27" ht="0.05" customHeight="1"/>
-[...10 lines deleted...]
-      <c s="9" r="I28">
+    <row r="27" ht="8" customHeight="1">
+      <c r="A27" s="6"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="32"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="32"/>
+      <c r="O27" s="32"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="25"/>
+      <c r="S27" s="25"/>
+      <c r="T27" s="25"/>
+      <c r="U27" s="25"/>
+      <c r="V27" s="25"/>
+      <c r="W27" s="25"/>
+      <c r="X27" s="37"/>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="6"/>
+      <c r="B28" s="11"/>
+      <c r="C28" t="s" s="30">
+        <v>35</v>
+      </c>
+      <c r="D28" s="13"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="21">
         <v>2.42666666666667</v>
       </c>
-      <c s="16" r="K28">
+      <c r="J28" s="36"/>
+      <c r="K28" s="31">
         <v>2.5</v>
       </c>
-      <c s="5" t="str" r="L28"/>
-      <c s="8" r="N28">
+      <c r="L28" s="17"/>
+      <c r="M28" s="36"/>
+      <c r="N28" s="20">
         <v>3</v>
       </c>
-      <c s="5" t="str" r="O28"/>
+      <c r="O28" s="17"/>
+      <c r="P28" s="18"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="8"/>
     </row>
-    <row r="29" ht="17" customHeight="0">
-[...9 lines deleted...]
-      <c s="9" r="I29">
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="38"/>
+      <c r="B29" s="39"/>
+      <c r="C29" t="s" s="30">
+        <v>36</v>
+      </c>
+      <c r="D29" s="13"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="21">
         <v>0.786666666666667</v>
       </c>
-      <c s="16" r="K29">
-[...3 lines deleted...]
-      <c s="8" r="N29">
+      <c r="J29" s="40"/>
+      <c r="K29" s="31">
+        <v>0.8142857142857139</v>
+      </c>
+      <c r="L29" s="17"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="20">
         <v>1</v>
       </c>
-      <c s="5" t="str" r="O29"/>
+      <c r="O29" s="17"/>
+      <c r="P29" s="41"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="42"/>
+      <c r="S29" s="42"/>
+      <c r="T29" s="42"/>
+      <c r="U29" s="42"/>
+      <c r="V29" s="42"/>
+      <c r="W29" s="42"/>
+      <c r="X29" s="43"/>
     </row>
   </sheetData>
-  <mergeCells>
+  <mergeCells count="109">
     <mergeCell ref="A1:C2"/>
     <mergeCell ref="E1:V1"/>
     <mergeCell ref="C4:T4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="G6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:R6"/>
     <mergeCell ref="S6:T6"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="G7:K7"/>
     <mergeCell ref="L7:N7"/>
     <mergeCell ref="O7:R7"/>
     <mergeCell ref="S7:T7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="G8:K8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="S8:T8"/>
     <mergeCell ref="B11:G11"/>
     <mergeCell ref="H11:I11"/>
@@ -1669,9498 +2937,41 @@
     <mergeCell ref="C24:G24"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="R24:S24"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="C25:G25"/>
     <mergeCell ref="K25:L25"/>
     <mergeCell ref="N25:O25"/>
     <mergeCell ref="R25:S25"/>
     <mergeCell ref="T25:U25"/>
     <mergeCell ref="V25:W25"/>
     <mergeCell ref="C26:G26"/>
     <mergeCell ref="K26:L26"/>
     <mergeCell ref="N26:O26"/>
     <mergeCell ref="R26:S26"/>
     <mergeCell ref="T26:U26"/>
     <mergeCell ref="V26:W26"/>
     <mergeCell ref="C28:G28"/>
     <mergeCell ref="K28:L28"/>
     <mergeCell ref="N28:O28"/>
     <mergeCell ref="C29:G29"/>
     <mergeCell ref="K29:L29"/>
     <mergeCell ref="N29:O29"/>
   </mergeCells>
-  <pageMargins left="0.393700787401575" right="0.393700787401575" top="0.393700787401575" bottom="0.657700787401575" header="0.393700787401575" footer="0.393700787401575"/>
-[...2 lines deleted...]
-    <oddFooter>&amp;L&amp;"Segoe UI,Regular"&amp;8&amp;P </oddFooter>
+  <pageMargins left="0.393701" right="0.393701" top="0.393701" bottom="0.657701" header="0.393701" footer="0.393701"/>
+  <pageSetup firstPageNumber="1" fitToHeight="1" fitToWidth="1" scale="100" useFirstPageNumber="0" orientation="landscape" pageOrder="downThenOver"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;11&amp;K000000&amp;"Segoe UI,Regular"&amp;8&amp;P </oddFooter>
   </headerFooter>
-  <drawing r:id="rId7"/>
-[...9424 lines deleted...]
-  <drawing r:id="rId16"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...31 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>